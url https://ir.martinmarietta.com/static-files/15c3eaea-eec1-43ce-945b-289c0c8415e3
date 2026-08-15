--- v0 (2026-07-26)
+++ v1 (2026-08-15)
@@ -1,144 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Financial Compliance\_Quarterly Reports (10Q)\2026\Q1 - March 31, 2026\Web Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Financial Compliance\_Quarterly Reports (10Q)\2026\Q2 - June 30, 2026\Web Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EBF2F55-54BD-4D81-90CA-DC4B9A40EA74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7920D42-1638-4406-AC7F-68F554362310}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{24E51A94-9DE8-413F-AA09-35DCC0C4A4A9}"/>
+    <workbookView xWindow="29130" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{24E51A94-9DE8-413F-AA09-35DCC0C4A4A9}"/>
   </bookViews>
   <sheets>
     <sheet name="Adj EPS Diluted" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B25" i="1" l="1"/>
+  <c r="D25" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="14">
   <si>
     <t>Add back:</t>
   </si>
   <si>
     <t>Martin Marietta Materials, Inc.</t>
   </si>
   <si>
     <t>﻿</t>
   </si>
   <si>
     <t xml:space="preserve">     Acquisition, divestiture and integration expenses</t>
   </si>
   <si>
     <t xml:space="preserve">     Impact of selling acquired inventory after markup to fair value as part of acquisition accounting</t>
   </si>
   <si>
     <t>Reconciliation of Earnings per Diluted Share from Continuing Operations to Adjusted Earnings per Diluted Share from Continuing Operations</t>
   </si>
   <si>
     <t>2026 Adjusted Earnings per Diluted Share from Continuing Operations</t>
   </si>
   <si>
-    <t>Three Month Ended</t>
-[...4 lines deleted...]
-  <si>
     <t>Earnings per diluted share from continuing operations</t>
   </si>
   <si>
     <t>Adjusted earnings per diluted share from continuing operations</t>
   </si>
   <si>
+    <t xml:space="preserve">     Asset and portfolio rationalization charge</t>
+  </si>
+  <si>
+    <t>June 30, 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">     Revaluation of deferred tax liabilities</t>
   </si>
   <si>
-    <t xml:space="preserve">     Asset and portfolio rationalization charge</t>
+    <t>Three Months Ended</t>
+  </si>
+  <si>
+    <t>Six Months Ended</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.0_);_(&quot;$&quot;* \(#,##0.0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;?_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;—&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
@@ -164,134 +169,151 @@
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{FC0047B3-3E18-4D3C-8B90-E57D84B2A11F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>257178</xdr:colOff>
       <xdr:row>3</xdr:row>
@@ -679,203 +701,223 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1075F7CA-B2C8-4F16-8C10-C8F05D062B2E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="100" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" customWidth="1"/>
     <col min="3" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="2.7109375" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
     <col min="7" max="7" width="5.140625" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="2.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="12"/>
+      <c r="A3" s="11"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
     </row>
     <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="11" t="s">
-        <v>7</v>
+      <c r="B16" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="14" t="s">
+      <c r="A17" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="16" t="s">
-        <v>8</v>
+      <c r="B17" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="17"/>
+      <c r="A18" s="16"/>
       <c r="F18" s="3"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1.31</v>
+        <v>7</v>
+      </c>
+      <c r="B19" s="17">
+        <v>4.26</v>
       </c>
       <c r="C19" s="4"/>
-      <c r="D19" s="5"/>
+      <c r="D19" s="17">
+        <v>5.56</v>
+      </c>
       <c r="E19" s="4"/>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
-      <c r="D20" s="6"/>
+      <c r="D20" s="20"/>
       <c r="E20" s="4"/>
-      <c r="F20" s="7"/>
+      <c r="F20" s="6"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="15" t="s">
+      <c r="A21" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="19">
-        <v>0.06</v>
+      <c r="B21" s="18">
+        <v>0.14000000000000001</v>
       </c>
       <c r="C21" s="4"/>
-      <c r="D21" s="6"/>
+      <c r="D21" s="18">
+        <v>0.2</v>
+      </c>
       <c r="E21" s="4"/>
-      <c r="F21" s="8"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B22" s="19">
-        <v>0.28000000000000003</v>
+      <c r="B22" s="18">
+        <v>0.57999999999999996</v>
       </c>
       <c r="C22" s="4"/>
-      <c r="D22" s="6"/>
+      <c r="D22" s="18">
+        <v>0.86</v>
+      </c>
       <c r="E22" s="4"/>
-      <c r="F22" s="8"/>
+      <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="19">
+      <c r="A23" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="18">
         <v>0.02</v>
       </c>
       <c r="C23" s="4"/>
-      <c r="D23" s="6"/>
+      <c r="D23" s="18">
+        <v>0.04</v>
+      </c>
       <c r="E23" s="4"/>
-      <c r="F23" s="7"/>
+      <c r="F23" s="6"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B24" s="22">
+        <v>0</v>
+      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="18">
         <v>0.26</v>
       </c>
-      <c r="C24" s="4"/>
-      <c r="D24" s="6"/>
       <c r="E24" s="4"/>
-      <c r="F24" s="7"/>
+      <c r="F24" s="6"/>
     </row>
     <row r="25" spans="1:6" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="4" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B25" s="20">
+        <v>8</v>
+      </c>
+      <c r="B25" s="19">
         <f>SUM(B19:B24)</f>
-        <v>1.9300000000000002</v>
-[...2 lines deleted...]
-      <c r="F25" s="9"/>
+        <v>4.9999999999999991</v>
+      </c>
+      <c r="D25" s="19">
+        <f>SUM(D19:D24)</f>
+        <v>6.92</v>
+      </c>
+      <c r="F25" s="8"/>
     </row>
     <row r="26" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="F26" s="10"/>
+      <c r="D26" s="21"/>
+      <c r="F26" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">