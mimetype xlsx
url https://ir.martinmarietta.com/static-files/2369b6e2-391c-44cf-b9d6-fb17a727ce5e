--- v0 (2026-04-21)
+++ v1 (2026-06-22)
@@ -1,305 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84BDABB2-1C66-4F13-9068-83CE9DD8A572}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C18CA41-66AA-4765-AE45-567615F2383A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{2B4B2F4A-95B7-4989-897D-586E1CDB938F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="789" xr2:uid="{2B4B2F4A-95B7-4989-897D-586E1CDB938F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Q4|FY Adj EBITDA 2025-2024" sheetId="14" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="FY Cons Adj EBITDA 2020-2024" sheetId="2" r:id="rId5"/>
+    <sheet name="Q1 Adj EBITDA 2026-2025" sheetId="18" r:id="rId1"/>
+    <sheet name="Q4|FY Adj EBITDA 2025-2024" sheetId="14" r:id="rId2"/>
+    <sheet name="FY Cons Adj EBITDA 2021-2024" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B59" i="14" l="1"/>
+  <c r="B58" i="14"/>
+  <c r="B28" i="2"/>
+  <c r="D28" i="2"/>
+  <c r="B33" i="18"/>
+  <c r="D33" i="18" l="1"/>
   <c r="F51" i="14" l="1"/>
   <c r="F37" i="14"/>
-  <c r="H24" i="17"/>
-[...28 lines deleted...]
-  <c r="H59" i="17"/>
   <c r="H47" i="14" l="1"/>
   <c r="F47" i="14"/>
   <c r="D47" i="14"/>
   <c r="B47" i="14"/>
-  <c r="B59" i="14" s="1"/>
   <c r="B56" i="14"/>
   <c r="B34" i="14"/>
   <c r="H56" i="14"/>
   <c r="F56" i="14"/>
   <c r="D56" i="14"/>
   <c r="H59" i="14"/>
   <c r="F59" i="14"/>
   <c r="D59" i="14"/>
   <c r="H48" i="14"/>
   <c r="F48" i="14"/>
   <c r="D48" i="14"/>
   <c r="B48" i="14"/>
-  <c r="B27" i="2"/>
-[...22 lines deleted...]
-  <c r="F24" i="15" l="1"/>
   <c r="H33" i="14" l="1"/>
   <c r="H58" i="14" s="1"/>
   <c r="H60" i="14" s="1"/>
-  <c r="F23" i="15"/>
-[...7 lines deleted...]
-  <c r="B24" i="15" l="1"/>
   <c r="B33" i="14" l="1"/>
-  <c r="B58" i="14" s="1"/>
   <c r="D33" i="14"/>
   <c r="D58" i="14" s="1"/>
   <c r="D60" i="14" s="1"/>
   <c r="B60" i="14" l="1"/>
   <c r="F33" i="14" l="1"/>
   <c r="F58" i="14" s="1"/>
   <c r="F60" i="14" s="1"/>
   <c r="F34" i="14" l="1"/>
   <c r="H34" i="14" l="1"/>
   <c r="D34" i="14"/>
-  <c r="D28" i="2" l="1"/>
-  <c r="F28" i="2"/>
+  <c r="F28" i="2" l="1"/>
   <c r="H28" i="2"/>
-  <c r="J28" i="2"/>
-  <c r="B28" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="43">
   <si>
     <t>Martin Marietta Materials, Inc.</t>
   </si>
   <si>
     <t>For the year ended December 31,</t>
   </si>
   <si>
-    <t xml:space="preserve">For the three months ended </t>
-[...4 lines deleted...]
-  <si>
     <t>(dollars in millions)</t>
   </si>
   <si>
     <t xml:space="preserve">     Interest expense, net of interest income</t>
   </si>
   <si>
     <t xml:space="preserve">     Depreciation, depletion and amortization expense and earnings/loss from nonconsolidated equity affiliates</t>
   </si>
   <si>
     <t xml:space="preserve">     Income tax expense for controlling interests</t>
   </si>
   <si>
     <t>Add back (Deduct):</t>
   </si>
   <si>
     <t xml:space="preserve">     Nonrecurring gain on divestiture</t>
   </si>
   <si>
     <t xml:space="preserve">     Acquisition, divestiture and integration expenses</t>
   </si>
   <si>
-    <t>March 31, 2024</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">     Noncash asset and portfolio rationalization charge</t>
   </si>
   <si>
     <t xml:space="preserve">     Impact of selling acquired inventory after markup to fair value as part of acquisition accounting</t>
   </si>
   <si>
-    <t>March 31, 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Net earnings from continuing operations attributable to Martin Marietta</t>
   </si>
   <si>
     <t>Adjustments to net earnings from continuing operations attributable to Martin Marietta</t>
   </si>
   <si>
     <t>Consolidated net earnings attributable to Martin Marietta</t>
   </si>
   <si>
     <t xml:space="preserve">     Acquisition, divestiture and integration expenses for discontinued operations</t>
   </si>
   <si>
     <t>Consolidated Adjusted EBITDA</t>
   </si>
   <si>
     <t>Reconciliation of Consolidated Net Earnings to Consolidated Adjusted EBITDA</t>
   </si>
   <si>
-    <t>As presented in Form 10-Q for Quarter Ended September 30, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>As previously presented in respective Annual Reports</t>
   </si>
   <si>
-    <t>September 30,</t>
-[...4 lines deleted...]
-  <si>
     <t>(Dollars in Millions)</t>
   </si>
   <si>
-    <t xml:space="preserve">As previously presented in 2025 Forms 10-Q </t>
-[...7 lines deleted...]
-  <si>
     <t>Three Months Ended</t>
   </si>
   <si>
     <t>Add back:</t>
   </si>
   <si>
-    <t>As previously presented in 2024 Forms 10-Q and 2024 Annual Report</t>
-[...1 lines deleted...]
-  <si>
     <t>Reconciliation of Net Earnings to Adjusted EBITDA Measures</t>
   </si>
   <si>
     <t>﻿</t>
   </si>
   <si>
     <t>Adjusted EBITDA from continuing operations</t>
   </si>
   <si>
     <t xml:space="preserve">     Income tax expense for discontinued operations</t>
   </si>
   <si>
     <t xml:space="preserve">     Acquisition, integration and divestiture expenses</t>
   </si>
   <si>
     <t>Earnings from discontinued operations, net of income tax expense</t>
   </si>
   <si>
     <t xml:space="preserve">     Depreciation, depletion and amortization expense from discontinued operations</t>
   </si>
   <si>
     <t>Adjusted EBITDA from discontinued operations</t>
   </si>
   <si>
     <t xml:space="preserve">     Adjustments to net earnings from continuing operations attributable to Martin Marietta</t>
@@ -311,67 +198,75 @@
     <t>Adjustments to earnings from discontinued operations, net of income tax expense</t>
   </si>
   <si>
     <t xml:space="preserve">     Adjustments to earnings from discontinued operations, net of income tax expense</t>
   </si>
   <si>
     <t>Reconciliation of Net Earnings from Continuing Operations Attributable to Martin Marietta to Adjusted EBITDA from Continuing Operations</t>
   </si>
   <si>
     <t>Reconciliation of Earnings from Discontinued Operations, Net of Income Tax Expense, to Adjusted EBITDA from Discontinued Operations</t>
   </si>
   <si>
     <t>December 31,</t>
   </si>
   <si>
     <t xml:space="preserve">December 31, </t>
   </si>
   <si>
     <t>Year Ended</t>
   </si>
   <si>
     <t>Amounts as presented in Earnings Release dated February 11, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">     Asset and portfolio rationalization charges</t>
+  </si>
+  <si>
+    <t>Amounts as presented in Earnings Release dated April 30, 2026</t>
+  </si>
+  <si>
+    <t>March 31,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Asset and portfolio rationalization charge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="8">
+  <numFmts count="7">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0.0_);_(&quot;$&quot;* \(#,##0.0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -402,248 +297,383 @@
       <b/>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFC0504D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFC0504D"/>
       <color rgb="FF000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>179069</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>89535</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>838199</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D03E15F-2397-469D-8AC4-7E7C74215E29}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="179069" y="1042035"/>
+          <a:ext cx="8783955" cy="2320289"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Earnings from continuing operations before interest; income taxes; depreciation, depletion and amortization; earnings/loss from nonconsolidated equity affiliates; acquisition, divestiture and integration expenses; the impact of selling acquired inventory after its markup to fair value as part of acquisition accounting (Inventory Markup); and an asset and portfolio rationalization charge, or Adjusted EBITDA from continuing operations, is an indicator used by the Company and investors to evaluate the Company's operating performance from period to period. The Company has elected to add back, for purposes of its Adjusted EBITDA from continuing operations calculation, acquisition, divestiture and integration expenses and the Inventory Markup only for transactions with consideration of at least $2.0 billion for the Building Materials business or $200 million for the Specialties business.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>﻿</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Adjusted EBITDA from continuing operations is not defined by accounting principles generally accepted in the United States (GAAP) and, as such, should not be construed as an alternative to net earnings attributable to Martin Marietta, earnings from operations, or operating cash flow. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Since Adjusted EBITDA from continuing operations excludes some, but not all, items that affect net earnings and may vary among companies, Adjusted EBITDAfrom continuing operations</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>as presented by the Company may not be comparable with similarly titled measures of other companies.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1148398</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96023BD8-A5F4-4338-B514-06401188EFC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
@@ -878,710 +908,61 @@
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Adjusted EBITDA from continuing operations, Adjusted EBITDA from discontinued operations and Consolidated Adjusted EBITDA (Adjusted EBITDA measures) are not defined by generally accepted accounting principles and, as such, should not be construed as an alternative to net earnings attributable to Martin Marietta, earnings from operations or operating cash flow. Since all Adjusted EBITDA measures exclude some, but not all, items that affect net earnings and may vary among companies, the Adjusted EBITDA measures as presented by the Company may not be comparable with similarly titled measures of other companies.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...253 lines deleted...]
-
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...392 lines deleted...]
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304801</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
+      <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>144781</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DC98DCA-1FC1-4B88-8030-5B2955D2E431}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="304801" y="1009651"/>
           <a:ext cx="12458699" cy="1512570"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
@@ -2036,2773 +1417,1511 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B881FC9E-B0D9-48D6-A103-53FF73B1A42F}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G17" sqref="G17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="100.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="3" width="2.42578125" customWidth="1"/>
+    <col min="4" max="4" width="19" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="2"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="2"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="2"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="2"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="2"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="2"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="2"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="2"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+    </row>
+    <row r="20" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+    </row>
+    <row r="21" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+    </row>
+    <row r="22" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="6">
+        <v>2026</v>
+      </c>
+      <c r="C22" s="27"/>
+      <c r="D22" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="42">
+        <v>79</v>
+      </c>
+      <c r="C25" s="9"/>
+      <c r="D25" s="42">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B27" s="20">
+        <v>54</v>
+      </c>
+      <c r="C27" s="13"/>
+      <c r="D27" s="20">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="20">
+        <v>38</v>
+      </c>
+      <c r="C28" s="22"/>
+      <c r="D28" s="20">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="20">
+        <v>165</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="20">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="20">
+        <v>4</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="20">
+        <v>22</v>
+      </c>
+      <c r="C31" s="23"/>
+      <c r="D31" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="39">
+        <v>2</v>
+      </c>
+      <c r="C32" s="23"/>
+      <c r="D32" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="21">
+        <f>SUM(B25:B32)</f>
+        <v>364</v>
+      </c>
+      <c r="D33" s="21">
+        <f>SUM(D25:D32)</f>
+        <v>319</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B23:D23"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="66" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A053115-5E44-4683-AA9B-B4AE7CA3E687}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B66" sqref="B66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="100.44140625" customWidth="1"/>
+    <col min="1" max="1" width="100.42578125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="3" width="2.44140625" customWidth="1"/>
+    <col min="3" max="3" width="2.42578125" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
-    <col min="5" max="5" width="2.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="2.44140625" customWidth="1"/>
+    <col min="5" max="5" width="2.42578125" customWidth="1"/>
+    <col min="6" max="6" width="18.85546875" customWidth="1"/>
+    <col min="7" max="7" width="2.42578125" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
-    <col min="9" max="9" width="70.33203125" bestFit="1" customWidth="1"/>
-    <col min="10" max="12" width="15.44140625" customWidth="1"/>
+    <col min="9" max="9" width="70.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="12" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
-      <c r="L1" s="18"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L1" s="17"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="48" t="s">
+    <row r="19" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="48"/>
-      <c r="D19" s="48"/>
+      <c r="B19" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
       <c r="E19" s="4"/>
-      <c r="F19" s="48" t="s">
-[...3 lines deleted...]
-      <c r="H19" s="48"/>
+      <c r="F19" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
       <c r="I19" s="3"/>
       <c r="J19" s="4"/>
     </row>
-    <row r="20" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="H20" s="49"/>
+    <row r="20" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="F20" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
       <c r="I20" s="7"/>
       <c r="K20" s="7"/>
     </row>
-    <row r="21" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="21" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
+        <v>22</v>
       </c>
       <c r="B21" s="6">
         <v>2025</v>
       </c>
-      <c r="C21" s="31"/>
+      <c r="C21" s="27"/>
       <c r="D21" s="6">
         <v>2024</v>
       </c>
       <c r="F21" s="6">
         <v>2025</v>
       </c>
-      <c r="G21" s="31"/>
+      <c r="G21" s="27"/>
       <c r="H21" s="6">
         <v>2024</v>
       </c>
       <c r="I21" s="7"/>
       <c r="K21" s="7"/>
     </row>
-    <row r="22" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="H22" s="51"/>
+    <row r="22" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
       <c r="I22" s="7"/>
       <c r="K22" s="7"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="K23" s="8"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B24" s="37">
+        <v>11</v>
+      </c>
+      <c r="B24" s="32">
         <v>233</v>
       </c>
       <c r="C24" s="9"/>
-      <c r="D24" s="37">
+      <c r="D24" s="32">
         <v>248</v>
       </c>
       <c r="E24" s="9"/>
-      <c r="F24" s="37">
+      <c r="F24" s="32">
         <v>990</v>
       </c>
       <c r="G24" s="9"/>
-      <c r="H24" s="38">
+      <c r="H24" s="33">
         <v>1815</v>
       </c>
       <c r="I24" s="10"/>
-      <c r="J24" s="39"/>
+      <c r="J24" s="34"/>
       <c r="K24" s="11"/>
-      <c r="L24" s="19"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L24" s="18"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
-      <c r="J25" s="39"/>
+      <c r="J25" s="34"/>
       <c r="K25" s="1"/>
-      <c r="L25" s="19"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L25" s="18"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" s="20">
+        <v>57</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="20">
+        <v>43</v>
+      </c>
+      <c r="E26" s="13"/>
+      <c r="F26" s="20">
+        <v>220</v>
+      </c>
+      <c r="G26" s="13"/>
+      <c r="H26" s="28">
+        <v>128</v>
+      </c>
+      <c r="I26" s="12"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="18"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="21">
-[...20 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="B27" s="20">
+        <v>46</v>
+      </c>
+      <c r="C27" s="22"/>
+      <c r="D27" s="20">
+        <v>45</v>
+      </c>
+      <c r="E27" s="13"/>
+      <c r="F27" s="20">
+        <v>236</v>
+      </c>
+      <c r="G27" s="13"/>
+      <c r="H27" s="28">
+        <v>549</v>
+      </c>
+      <c r="I27" s="12"/>
+      <c r="J27" s="34"/>
+      <c r="L27" s="18"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="20">
+        <v>153</v>
+      </c>
+      <c r="C28" s="23"/>
+      <c r="D28" s="20">
+        <v>130</v>
+      </c>
+      <c r="E28" s="14"/>
+      <c r="F28" s="20">
+        <v>581</v>
+      </c>
+      <c r="G28" s="14"/>
+      <c r="H28" s="28">
+        <v>500</v>
+      </c>
+      <c r="I28" s="12"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="18"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="20">
+        <v>5</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="20">
+        <v>1</v>
+      </c>
+      <c r="E29" s="14"/>
+      <c r="F29" s="20">
+        <v>12</v>
+      </c>
+      <c r="G29" s="14"/>
+      <c r="H29" s="28">
+        <v>40</v>
+      </c>
+      <c r="I29" s="12"/>
+      <c r="J29" s="34"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="18"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="20">
+        <v>0</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="20">
+        <v>0</v>
+      </c>
+      <c r="E30" s="14"/>
+      <c r="F30" s="20">
+        <v>5</v>
+      </c>
+      <c r="G30" s="14"/>
+      <c r="H30" s="28">
+        <v>20</v>
+      </c>
+      <c r="I30" s="12"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="18"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="21">
-[...54 lines deleted...]
-      <c r="F29" s="21">
+      <c r="B31" s="20">
+        <v>0</v>
+      </c>
+      <c r="C31" s="23"/>
+      <c r="D31" s="20">
+        <v>0</v>
+      </c>
+      <c r="E31" s="14"/>
+      <c r="F31" s="20">
+        <v>0</v>
+      </c>
+      <c r="G31" s="14"/>
+      <c r="H31" s="28">
+        <v>-1331</v>
+      </c>
+      <c r="I31" s="12"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="18"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="39">
+        <v>21</v>
+      </c>
+      <c r="C32" s="23"/>
+      <c r="D32" s="39">
+        <v>0</v>
+      </c>
+      <c r="E32" s="14"/>
+      <c r="F32" s="39">
+        <v>21</v>
+      </c>
+      <c r="G32" s="14"/>
+      <c r="H32" s="40">
+        <v>50</v>
+      </c>
+      <c r="I32" s="12"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="18"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G29" s="14"/>
-[...84 lines deleted...]
-      <c r="B33" s="21">
+      <c r="B33" s="20">
         <f>SUM(B26:B32)</f>
         <v>282</v>
       </c>
-      <c r="C33" s="26"/>
-      <c r="D33" s="21">
+      <c r="C33" s="23"/>
+      <c r="D33" s="20">
         <f>SUM(D26:D32)</f>
         <v>219</v>
       </c>
-      <c r="E33" s="26"/>
-      <c r="F33" s="21">
+      <c r="E33" s="23"/>
+      <c r="F33" s="20">
         <f>SUM(F26:F32)</f>
         <v>1075</v>
       </c>
-      <c r="G33" s="26"/>
-      <c r="H33" s="33">
+      <c r="G33" s="23"/>
+      <c r="H33" s="28">
         <f>SUM(H26:H32)</f>
         <v>-44</v>
       </c>
       <c r="I33" s="12"/>
       <c r="J33" s="9"/>
       <c r="K33" s="2"/>
-      <c r="L33" s="19"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:12" s="9" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="L33" s="18"/>
+    </row>
+    <row r="34" spans="1:12" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="9" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B34" s="23">
+        <v>23</v>
+      </c>
+      <c r="B34" s="21">
         <f>SUM(B24:B32)</f>
         <v>515</v>
       </c>
-      <c r="D34" s="23">
+      <c r="D34" s="21">
         <f>SUM(D24:D32)</f>
         <v>467</v>
       </c>
-      <c r="F34" s="23">
+      <c r="F34" s="21">
         <f>SUM(F24:F32)</f>
         <v>2065</v>
       </c>
-      <c r="H34" s="23">
+      <c r="H34" s="21">
         <f>SUM(H24:H32)</f>
         <v>1771</v>
       </c>
       <c r="I34" s="15"/>
       <c r="K34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
-[...9 lines deleted...]
-      <c r="F37" s="48" t="str">
+    <row r="35" spans="1:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="F37" s="43" t="str">
         <f>+F19</f>
         <v>Year Ended</v>
       </c>
-      <c r="G37" s="48"/>
-[...7 lines deleted...]
-      <c r="D38" s="52"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B38" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
       <c r="E38" s="4"/>
-      <c r="F38" s="52" t="s">
-[...6 lines deleted...]
-      <c r="B39" s="41">
+      <c r="F38" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B39" s="36">
         <v>2025</v>
       </c>
       <c r="C39" s="4"/>
-      <c r="D39" s="41">
+      <c r="D39" s="36">
         <v>2024</v>
       </c>
       <c r="E39" s="4"/>
-      <c r="F39" s="41">
+      <c r="F39" s="36">
         <v>2025</v>
       </c>
       <c r="G39" s="4"/>
-      <c r="H39" s="41">
+      <c r="H39" s="36">
         <v>2024</v>
       </c>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B40" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="48"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="48"/>
+      <c r="H40" s="48"/>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B41" s="35"/>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="35"/>
+      <c r="H41" s="35"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B42" s="43">
+        <v>26</v>
+      </c>
+      <c r="B42" s="38">
         <v>46</v>
       </c>
-      <c r="D42" s="43">
+      <c r="D42" s="38">
         <v>46</v>
       </c>
-      <c r="F42" s="43">
+      <c r="F42" s="38">
         <v>147</v>
       </c>
-      <c r="H42" s="43">
+      <c r="H42" s="38">
         <v>180</v>
       </c>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="9" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B44" s="34">
+        <v>24</v>
+      </c>
+      <c r="B44" s="29">
         <v>13</v>
       </c>
-      <c r="C44" s="34"/>
-      <c r="D44" s="34">
+      <c r="C44" s="29"/>
+      <c r="D44" s="29">
         <v>14</v>
       </c>
-      <c r="E44" s="34"/>
-      <c r="F44" s="34">
+      <c r="E44" s="29"/>
+      <c r="F44" s="29">
         <v>42</v>
       </c>
-      <c r="G44" s="34"/>
-      <c r="H44" s="34">
+      <c r="G44" s="29"/>
+      <c r="H44" s="29">
         <v>51</v>
       </c>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B45" s="34">
+        <v>27</v>
+      </c>
+      <c r="B45" s="29">
         <v>0</v>
       </c>
-      <c r="C45" s="34"/>
-      <c r="D45" s="34">
+      <c r="C45" s="29"/>
+      <c r="D45" s="29">
         <v>18</v>
       </c>
-      <c r="E45" s="34"/>
-      <c r="F45" s="34">
+      <c r="E45" s="29"/>
+      <c r="F45" s="29">
         <v>43</v>
       </c>
-      <c r="G45" s="34"/>
-      <c r="H45" s="34">
+      <c r="G45" s="29"/>
+      <c r="H45" s="29">
         <v>64</v>
       </c>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B46" s="55">
+        <v>14</v>
+      </c>
+      <c r="B46" s="41">
         <v>3</v>
       </c>
-      <c r="C46" s="34"/>
-      <c r="D46" s="55">
+      <c r="C46" s="29"/>
+      <c r="D46" s="41">
         <v>0</v>
       </c>
-      <c r="E46" s="34"/>
-      <c r="F46" s="55">
+      <c r="E46" s="29"/>
+      <c r="F46" s="41">
         <v>5</v>
       </c>
-      <c r="G46" s="34"/>
-      <c r="H46" s="55">
+      <c r="G46" s="29"/>
+      <c r="H46" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B47" s="21">
+        <v>31</v>
+      </c>
+      <c r="B47" s="20">
         <f>SUM(B44:B46)</f>
         <v>16</v>
       </c>
-      <c r="D47" s="21">
+      <c r="D47" s="20">
         <f>SUM(D44:D46)</f>
         <v>32</v>
       </c>
-      <c r="F47" s="21">
+      <c r="F47" s="20">
         <f>SUM(F44:F46)</f>
         <v>90</v>
       </c>
-      <c r="H47" s="21">
+      <c r="H47" s="20">
         <f>SUM(H44:H46)</f>
         <v>115</v>
       </c>
       <c r="I47" s="12"/>
     </row>
-    <row r="48" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B48" s="27">
+        <v>28</v>
+      </c>
+      <c r="B48" s="24">
         <f>SUM(B42:B46)</f>
         <v>62</v>
       </c>
-      <c r="D48" s="27">
+      <c r="D48" s="24">
         <f>SUM(D42:D46)</f>
         <v>78</v>
       </c>
-      <c r="F48" s="27">
+      <c r="F48" s="24">
         <f>SUM(F42:F46)</f>
         <v>237</v>
       </c>
-      <c r="H48" s="27">
+      <c r="H48" s="24">
         <f>SUM(H42:H46)</f>
         <v>295</v>
       </c>
     </row>
-    <row r="49" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
-[...8 lines deleted...]
-      <c r="D51" s="48"/>
+    <row r="49" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
       <c r="E51" s="4"/>
-      <c r="F51" s="48" t="str">
+      <c r="F51" s="43" t="str">
         <f>+F37</f>
         <v>Year Ended</v>
       </c>
-      <c r="G51" s="48"/>
-      <c r="H51" s="48"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
       <c r="I51" s="3"/>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D52" s="52"/>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B52" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
       <c r="E52" s="4"/>
-      <c r="F52" s="52" t="s">
-[...3 lines deleted...]
-      <c r="H52" s="52"/>
+      <c r="F52" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
       <c r="I52" s="3"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="5"/>
       <c r="B53" s="6">
         <v>2025</v>
       </c>
       <c r="C53" s="5"/>
       <c r="D53" s="6">
         <v>2024</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="6">
         <v>2025</v>
       </c>
       <c r="G53" s="5"/>
       <c r="H53" s="6">
         <v>2024</v>
       </c>
       <c r="I53" s="7"/>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="5"/>
-      <c r="B54" s="47" t="s">
-[...7 lines deleted...]
-      <c r="H54" s="46"/>
+      <c r="B54" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="47"/>
+      <c r="D54" s="47"/>
+      <c r="E54" s="47"/>
+      <c r="F54" s="47"/>
+      <c r="G54" s="47"/>
+      <c r="H54" s="47"/>
       <c r="I54" s="7"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B56" s="28">
+        <v>13</v>
+      </c>
+      <c r="B56" s="25">
         <f>+B24+B42</f>
         <v>279</v>
       </c>
-      <c r="C56" s="28"/>
-      <c r="D56" s="28">
+      <c r="C56" s="25"/>
+      <c r="D56" s="25">
         <f>+D24+D42</f>
         <v>294</v>
       </c>
-      <c r="E56" s="28"/>
-      <c r="F56" s="28">
+      <c r="E56" s="25"/>
+      <c r="F56" s="25">
         <f>+F24+F42</f>
         <v>1137</v>
       </c>
-      <c r="G56" s="28"/>
-      <c r="H56" s="28">
+      <c r="G56" s="25"/>
+      <c r="H56" s="25">
         <f>+H24+H42</f>
         <v>1995</v>
       </c>
-      <c r="J56" s="28"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="J56" s="25"/>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>8</v>
-[...10 lines deleted...]
-    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
+        <v>6</v>
+      </c>
+      <c r="B57" s="29"/>
+      <c r="C57" s="29"/>
+      <c r="D57" s="29"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="29"/>
+      <c r="G57" s="29"/>
+      <c r="H57" s="29"/>
+      <c r="J57" s="25"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B58" s="34">
+        <v>29</v>
+      </c>
+      <c r="B58" s="29">
         <f>+B33</f>
         <v>282</v>
       </c>
-      <c r="C58" s="34"/>
-      <c r="D58" s="34">
+      <c r="C58" s="29"/>
+      <c r="D58" s="29">
         <f>+D33</f>
         <v>219</v>
       </c>
-      <c r="E58" s="34"/>
-      <c r="F58" s="34">
+      <c r="E58" s="29"/>
+      <c r="F58" s="29">
         <f>+F33</f>
         <v>1075</v>
       </c>
-      <c r="G58" s="34"/>
-      <c r="H58" s="34">
+      <c r="G58" s="29"/>
+      <c r="H58" s="29">
         <f>+H33</f>
         <v>-44</v>
       </c>
-      <c r="I58" s="46"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I58" s="47"/>
+      <c r="J58" s="25"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B59" s="34">
+        <v>32</v>
+      </c>
+      <c r="B59" s="29">
         <f>+B47</f>
         <v>16</v>
       </c>
-      <c r="C59" s="34"/>
-      <c r="D59" s="34">
+      <c r="C59" s="29"/>
+      <c r="D59" s="29">
         <f>+D47</f>
         <v>32</v>
       </c>
-      <c r="E59" s="34"/>
-      <c r="F59" s="34">
+      <c r="E59" s="29"/>
+      <c r="F59" s="29">
         <f>+F47</f>
         <v>90</v>
       </c>
-      <c r="G59" s="34"/>
-      <c r="H59" s="34">
+      <c r="G59" s="29"/>
+      <c r="H59" s="29">
         <f>+H47</f>
         <v>115</v>
       </c>
-      <c r="I59" s="46"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="I59" s="47"/>
+      <c r="J59" s="25"/>
+    </row>
+    <row r="60" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B60" s="27">
+        <v>15</v>
+      </c>
+      <c r="B60" s="24">
         <f>SUM(B56:B59)</f>
         <v>577</v>
       </c>
-      <c r="D60" s="27">
+      <c r="D60" s="24">
         <f>SUM(D56:D59)</f>
         <v>545</v>
       </c>
-      <c r="F60" s="27">
+      <c r="F60" s="24">
         <f>SUM(F56:F59)</f>
         <v>2302</v>
       </c>
-      <c r="H60" s="27">
+      <c r="H60" s="24">
         <f>SUM(H56:H59)</f>
         <v>2066</v>
       </c>
-      <c r="J60" s="28"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+      <c r="J60" s="25"/>
+    </row>
+    <row r="61" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="I58:I59"/>
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="F19:H19"/>
     <mergeCell ref="F20:H20"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="F52:H52"/>
     <mergeCell ref="F51:H51"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="F37:H37"/>
     <mergeCell ref="F38:H38"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B40:H40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B48 D48 F48 H48" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE34A098-8E53-4758-AEFC-F21BC56CAFF1}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L61"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A46" sqref="A46"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="100.44140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="12" width="15.44140625" customWidth="1"/>
+    <col min="1" max="1" width="104" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" customWidth="1"/>
+    <col min="3" max="3" width="2.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" customWidth="1"/>
+    <col min="5" max="5" width="2.140625" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" customWidth="1"/>
+    <col min="7" max="7" width="2.140625" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" customWidth="1"/>
+    <col min="9" max="9" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-      <c r="J1" s="1"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-      <c r="J2" s="1"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
-    </row>
-[...5 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
-    </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
-    </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
-    </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
-    </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
-    </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
-    </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
-    </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
-    </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
-    </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
-    </row>
-[...49 lines deleted...]
-      <c r="D21" s="6">
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+    </row>
+    <row r="17" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="16">
         <v>2024</v>
       </c>
-      <c r="F21" s="6">
-[...114 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="C17" s="7"/>
+      <c r="D17" s="16">
+        <v>2023</v>
+      </c>
+      <c r="F17" s="16">
+        <v>2022</v>
+      </c>
+      <c r="H17" s="16">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="19">
+        <v>1995</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19">
+        <v>1199</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="19">
+        <v>856.3</v>
+      </c>
+      <c r="H19" s="19">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="9" t="s">
         <v>6</v>
-      </c>
-[...906 lines deleted...]
-        <v>8</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
-      <c r="G20" s="9"/>
-[...7 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="20">
+        <v>128</v>
+      </c>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20">
+        <v>118.6</v>
+      </c>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20">
+        <v>155.4</v>
+      </c>
+      <c r="H21" s="20">
+        <v>142.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="21">
-[...45 lines deleted...]
-        <f>+B22+D22+F22+H22</f>
+      <c r="B22" s="20">
         <v>600</v>
       </c>
-      <c r="K22" s="9"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C22" s="20"/>
+      <c r="D22" s="20">
+        <v>292.89999999999998</v>
+      </c>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20">
+        <v>234.8</v>
+      </c>
+      <c r="H22" s="20">
+        <v>153.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>6</v>
-[...18 lines deleted...]
-        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="B23" s="20">
         <v>564</v>
       </c>
-      <c r="K23" s="9"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="C23" s="20"/>
+      <c r="D23" s="20">
+        <v>505.2</v>
+      </c>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20">
+        <v>496.6</v>
+      </c>
+      <c r="H23" s="20">
+        <v>442.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="20">
+        <v>40</v>
+      </c>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20">
+        <v>12.299999999999999</v>
+      </c>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20">
+        <v>9.1</v>
+      </c>
+      <c r="H24" s="20">
+        <v>57.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="21">
-[...479 lines deleted...]
-        <f>+'Quarterly Cons Adj EBITDA 2024'!J25</f>
+      <c r="B25" s="20">
         <v>20</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12">
         <v>0</v>
       </c>
       <c r="E25" s="9"/>
-      <c r="F25" s="21">
+      <c r="F25" s="20">
         <v>0</v>
       </c>
-      <c r="H25" s="21">
+      <c r="H25" s="20">
         <v>30.6</v>
       </c>
-      <c r="J25" s="24">
-[...4 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <f>+'Quarterly Cons Adj EBITDA 2024'!J26</f>
+        <v>7</v>
+      </c>
+      <c r="B26" s="20">
         <v>-1331</v>
       </c>
       <c r="C26" s="12"/>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="9"/>
-      <c r="F26" s="21">
+      <c r="F26" s="20">
         <v>-151.9</v>
       </c>
       <c r="H26" s="12">
         <v>0</v>
       </c>
-      <c r="J26" s="24">
-[...4 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <f>+'Quarterly Cons Adj EBITDA 2024'!J27</f>
+        <v>9</v>
+      </c>
+      <c r="B27" s="20">
         <v>50</v>
       </c>
       <c r="C27" s="12"/>
       <c r="D27" s="12">
         <v>0</v>
       </c>
       <c r="E27" s="9"/>
-      <c r="F27" s="21">
+      <c r="F27" s="20">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <v>0</v>
       </c>
-      <c r="J27" s="24">
-[...4 lines deleted...]
-    <row r="28" spans="1:12" s="9" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B28" s="23">
+        <v>15</v>
+      </c>
+      <c r="B28" s="21">
         <f>SUM(B19:B27)</f>
         <v>2066</v>
       </c>
       <c r="C28" s="15"/>
-      <c r="D28" s="23">
+      <c r="D28" s="21">
         <f>SUM(D19:D27)</f>
         <v>2128</v>
       </c>
-      <c r="F28" s="23">
+      <c r="F28" s="21">
         <f>SUM(F19:F27)</f>
         <v>1600.2999999999997</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="21">
         <f>SUM(H19:H27)</f>
         <v>1528.5</v>
       </c>
-      <c r="J28" s="23">
-[...5 lines deleted...]
-    <row r="29" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.3"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B16:K16"/>
+    <mergeCell ref="B16:I16"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Q1 Adj EBITDA 2026-2025</vt:lpstr>
       <vt:lpstr>Q4|FY Adj EBITDA 2025-2024</vt:lpstr>
-      <vt:lpstr>Q3|YTD Adj EBITDA 2025-2024</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>FY Cons Adj EBITDA 2020-2024</vt:lpstr>
+      <vt:lpstr>FY Cons Adj EBITDA 2021-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>