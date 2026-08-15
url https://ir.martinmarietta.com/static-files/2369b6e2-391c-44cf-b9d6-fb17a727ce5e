--- v1 (2026-06-22)
+++ v2 (2026-08-15)
@@ -1,128 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C18CA41-66AA-4765-AE45-567615F2383A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5E058FF-5437-4FD3-BF45-DD4C6537A158}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="789" xr2:uid="{2B4B2F4A-95B7-4989-897D-586E1CDB938F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Q1 Adj EBITDA 2026-2025" sheetId="18" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="FY Cons Adj EBITDA 2021-2024" sheetId="2" r:id="rId3"/>
+    <sheet name="Q2 Adj EBITDA 2026-2025" sheetId="18" r:id="rId1"/>
+    <sheet name="Q1 Adj EBITDA 2026-2025" sheetId="19" r:id="rId2"/>
+    <sheet name="Q4|FY Adj EBITDA 2025-2024" sheetId="14" r:id="rId3"/>
+    <sheet name="FY Cons Adj EBITDA 2021-2024" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H33" i="18" l="1"/>
+  <c r="F33" i="18"/>
+  <c r="D33" i="19" l="1"/>
+  <c r="B33" i="19"/>
   <c r="B59" i="14" l="1"/>
   <c r="B58" i="14"/>
   <c r="B28" i="2"/>
   <c r="D28" i="2"/>
   <c r="B33" i="18"/>
   <c r="D33" i="18" l="1"/>
   <c r="F51" i="14" l="1"/>
   <c r="F37" i="14"/>
   <c r="H47" i="14" l="1"/>
   <c r="F47" i="14"/>
   <c r="D47" i="14"/>
   <c r="B47" i="14"/>
   <c r="B56" i="14"/>
   <c r="B34" i="14"/>
   <c r="H56" i="14"/>
   <c r="F56" i="14"/>
   <c r="D56" i="14"/>
   <c r="H59" i="14"/>
   <c r="F59" i="14"/>
   <c r="D59" i="14"/>
   <c r="H48" i="14"/>
   <c r="F48" i="14"/>
   <c r="D48" i="14"/>
   <c r="B48" i="14"/>
   <c r="H33" i="14" l="1"/>
   <c r="H58" i="14" s="1"/>
   <c r="H60" i="14" s="1"/>
   <c r="B33" i="14" l="1"/>
   <c r="D33" i="14"/>
   <c r="D58" i="14" s="1"/>
   <c r="D60" i="14" s="1"/>
   <c r="B60" i="14" l="1"/>
   <c r="F33" i="14" l="1"/>
   <c r="F58" i="14" s="1"/>
   <c r="F60" i="14" s="1"/>
   <c r="F34" i="14" l="1"/>
   <c r="H34" i="14" l="1"/>
   <c r="D34" i="14"/>
   <c r="F28" i="2" l="1"/>
   <c r="H28" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="46">
   <si>
     <t>Martin Marietta Materials, Inc.</t>
   </si>
   <si>
     <t>For the year ended December 31,</t>
   </si>
   <si>
     <t>(dollars in millions)</t>
   </si>
   <si>
     <t xml:space="preserve">     Interest expense, net of interest income</t>
   </si>
   <si>
     <t xml:space="preserve">     Depreciation, depletion and amortization expense and earnings/loss from nonconsolidated equity affiliates</t>
   </si>
   <si>
     <t xml:space="preserve">     Income tax expense for controlling interests</t>
   </si>
   <si>
     <t>Add back (Deduct):</t>
   </si>
   <si>
     <t xml:space="preserve">     Nonrecurring gain on divestiture</t>
   </si>
   <si>
@@ -207,66 +214,76 @@
     <t>Reconciliation of Earnings from Discontinued Operations, Net of Income Tax Expense, to Adjusted EBITDA from Discontinued Operations</t>
   </si>
   <si>
     <t>December 31,</t>
   </si>
   <si>
     <t xml:space="preserve">December 31, </t>
   </si>
   <si>
     <t>Year Ended</t>
   </si>
   <si>
     <t>Amounts as presented in Earnings Release dated February 11, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">     Asset and portfolio rationalization charges</t>
   </si>
   <si>
     <t>Amounts as presented in Earnings Release dated April 30, 2026</t>
   </si>
   <si>
     <t>March 31,</t>
   </si>
   <si>
     <t xml:space="preserve">     Asset and portfolio rationalization charge</t>
+  </si>
+  <si>
+    <t>Amounts as presented in Earnings Release dated July 30, 2026</t>
+  </si>
+  <si>
+    <t>June 30,</t>
+  </si>
+  <si>
+    <t>Six Months Ended</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;—&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -309,95 +326,102 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFC0504D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -440,78 +464,85 @@
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{BFE867B3-32E1-480B-A399-E3795D761EE3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFC0504D"/>
       <color rgb="FF000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>179069</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>89535</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>838199</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>123824</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D03E15F-2397-469D-8AC4-7E7C74215E29}"/>
             </a:ext>
           </a:extLst>
@@ -630,50 +661,209 @@
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>as presented by the Company may not be comparable with similarly titled measures of other companies.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>179069</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>89535</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>838199</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF00A1D7-D1F8-4964-AB50-34EC733F1C4D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="179069" y="1042035"/>
+          <a:ext cx="8783955" cy="2320289"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Earnings from continuing operations before interest; income taxes; depreciation, depletion and amortization; earnings/loss from nonconsolidated equity affiliates; acquisition, divestiture and integration expenses; the impact of selling acquired inventory after its markup to fair value as part of acquisition accounting (Inventory Markup); and an asset and portfolio rationalization charge, or Adjusted EBITDA from continuing operations, is an indicator used by the Company and investors to evaluate the Company's operating performance from period to period. The Company has elected to add back, for purposes of its Adjusted EBITDA from continuing operations calculation, acquisition, divestiture and integration expenses and the Inventory Markup only for transactions with consideration of at least $2.0 billion for the Building Materials business or $200 million for the Specialties business.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>﻿</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Adjusted EBITDA from continuing operations is not defined by accounting principles generally accepted in the United States (GAAP) and, as such, should not be construed as an alternative to net earnings attributable to Martin Marietta, earnings from operations, or operating cash flow. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Since Adjusted EBITDA from continuing operations excludes some, but not all, items that affect net earnings and may vary among companies, Adjusted EBITDAfrom continuing operations</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>as presented by the Company may not be comparable with similarly titled measures of other companies.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1148398</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96023BD8-A5F4-4338-B514-06401188EFC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
@@ -908,51 +1098,51 @@
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Adjusted EBITDA from continuing operations, Adjusted EBITDA from discontinued operations and Consolidated Adjusted EBITDA (Adjusted EBITDA measures) are not defined by generally accepted accounting principles and, as such, should not be construed as an alternative to net earnings attributable to Martin Marietta, earnings from operations or operating cash flow. Since all Adjusted EBITDA measures exclude some, but not all, items that affect net earnings and may vary among companies, the Adjusted EBITDA measures as presented by the Company may not be comparable with similarly titled measures of other companies.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304801</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>144781</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DC98DCA-1FC1-4B88-8030-5B2955D2E431}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
@@ -1417,59 +1607,396 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B881FC9E-B0D9-48D6-A103-53FF73B1A42F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
+  <dimension ref="A1:H34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="100.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="3" width="2.42578125" customWidth="1"/>
+    <col min="4" max="4" width="19" customWidth="1"/>
+    <col min="5" max="5" width="2.42578125" customWidth="1"/>
+    <col min="6" max="6" width="19" customWidth="1"/>
+    <col min="7" max="7" width="2.42578125" customWidth="1"/>
+    <col min="8" max="8" width="19" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="2"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="2"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="2"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="2"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="2"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="2"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="2"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="2"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+    </row>
+    <row r="20" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="F20" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
+    </row>
+    <row r="21" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="F21" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+    </row>
+    <row r="22" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="6">
+        <v>2026</v>
+      </c>
+      <c r="C22" s="27"/>
+      <c r="D22" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F22" s="6">
+        <v>2026</v>
+      </c>
+      <c r="G22" s="27"/>
+      <c r="H22" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="F23" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="42">
+        <v>256</v>
+      </c>
+      <c r="C25" s="9"/>
+      <c r="D25" s="42">
+        <v>292</v>
+      </c>
+      <c r="F25" s="42">
+        <v>336</v>
+      </c>
+      <c r="G25" s="9"/>
+      <c r="H25" s="42">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B27" s="20">
+        <v>58</v>
+      </c>
+      <c r="C27" s="13"/>
+      <c r="D27" s="20">
+        <v>56</v>
+      </c>
+      <c r="F27" s="20">
+        <v>112</v>
+      </c>
+      <c r="G27" s="13"/>
+      <c r="H27" s="20">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="20">
+        <v>64</v>
+      </c>
+      <c r="C28" s="22"/>
+      <c r="D28" s="20">
+        <v>73</v>
+      </c>
+      <c r="F28" s="20">
+        <v>101</v>
+      </c>
+      <c r="G28" s="22"/>
+      <c r="H28" s="20">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="20">
+        <v>202</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="20">
+        <v>144</v>
+      </c>
+      <c r="F29" s="20">
+        <v>367</v>
+      </c>
+      <c r="G29" s="23"/>
+      <c r="H29" s="20">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="20">
+        <v>11</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="51">
+        <v>0</v>
+      </c>
+      <c r="F30" s="20">
+        <v>15</v>
+      </c>
+      <c r="G30" s="23"/>
+      <c r="H30" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="20">
+        <v>45</v>
+      </c>
+      <c r="C31" s="23"/>
+      <c r="D31" s="51">
+        <v>0</v>
+      </c>
+      <c r="F31" s="20">
+        <v>67</v>
+      </c>
+      <c r="G31" s="23"/>
+      <c r="H31" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="39">
+        <v>2</v>
+      </c>
+      <c r="C32" s="23"/>
+      <c r="D32" s="50">
+        <v>0</v>
+      </c>
+      <c r="F32" s="39">
+        <v>3</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="21">
+        <f>SUM(B25:B32)</f>
+        <v>638</v>
+      </c>
+      <c r="D33" s="21">
+        <f>SUM(D25:D32)</f>
+        <v>565</v>
+      </c>
+      <c r="F33" s="21">
+        <f>SUM(F25:F32)</f>
+        <v>1001</v>
+      </c>
+      <c r="H33" s="21">
+        <f>SUM(H25:H32)</f>
+        <v>883</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="F23:H23"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="66" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDA517AD-81CD-410F-AF37-676DCBCA2296}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:D34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="H30" sqref="H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="100.42578125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="2.42578125" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -1607,113 +2134,113 @@
       <c r="C28" s="22"/>
       <c r="D28" s="20">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="20">
         <v>165</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="20">
         <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="20">
         <v>4</v>
       </c>
       <c r="C30" s="23"/>
-      <c r="D30" s="20">
+      <c r="D30" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="20">
         <v>22</v>
       </c>
       <c r="C31" s="23"/>
-      <c r="D31" s="20">
+      <c r="D31" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="39">
         <v>2</v>
       </c>
       <c r="C32" s="23"/>
-      <c r="D32" s="39">
+      <c r="D32" s="51">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" s="9" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="21">
         <f>SUM(B25:B32)</f>
         <v>364</v>
       </c>
       <c r="D33" s="21">
         <f>SUM(D25:D32)</f>
         <v>319</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B23:D23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A053115-5E44-4683-AA9B-B4AE7CA3E687}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L61"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B66" sqref="B66"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="100.42578125" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="2.42578125" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
     <col min="5" max="5" width="2.42578125" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" customWidth="1"/>
     <col min="7" max="7" width="2.42578125" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
     <col min="9" max="9" width="70.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="12" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2498,51 +3025,51 @@
     <mergeCell ref="B54:H54"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="F19:H19"/>
     <mergeCell ref="F20:H20"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="F52:H52"/>
     <mergeCell ref="F51:H51"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="F37:H37"/>
     <mergeCell ref="F38:H38"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B40:H40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B48 D48 F48 H48" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="104" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="2.140625" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="6" width="12.140625" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" customWidth="1"/>
     <col min="9" max="9" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
@@ -2876,52 +3403,53 @@
         <v>1528.5</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B16:I16"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Q2 Adj EBITDA 2026-2025</vt:lpstr>
       <vt:lpstr>Q1 Adj EBITDA 2026-2025</vt:lpstr>
       <vt:lpstr>Q4|FY Adj EBITDA 2025-2024</vt:lpstr>
       <vt:lpstr>FY Cons Adj EBITDA 2021-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>