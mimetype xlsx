--- v0 (2026-06-22)
+++ v1 (2026-08-15)
@@ -1,160 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Financial Compliance\_Quarterly Reports (10Q)\2026\Q1 - March 31, 2026\Web Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Financial Compliance\_Quarterly Reports (10Q)\2026\Q2 - June 30, 2026\Web Files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CFAE470-28BE-4AD7-A2CA-DC3CC0BB16FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EDE6605-7B6C-458E-BDDB-EE365FD137CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{24E51A94-9DE8-413F-AA09-35DCC0C4A4A9}"/>
+    <workbookView xWindow="29130" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{24E51A94-9DE8-413F-AA09-35DCC0C4A4A9}"/>
   </bookViews>
   <sheets>
     <sheet name="Adj EBITDA Measures Midpoint" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B30" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>(dollars in millions)</t>
   </si>
   <si>
     <t xml:space="preserve">     Interest expense, net of interest income</t>
   </si>
   <si>
     <t xml:space="preserve">     Depreciation, depletion and amortization expense and earnings/loss from nonconsolidated equity affiliates</t>
   </si>
   <si>
     <t>Year Ended</t>
   </si>
   <si>
-    <t>(Midpoint Guidance)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">     Income tax expense for controlling interests</t>
   </si>
   <si>
     <t>Add back:</t>
   </si>
   <si>
     <t>Martin Marietta Materials, Inc.</t>
   </si>
   <si>
     <t>Net earnings from continuing operations attributable to Martin Marietta</t>
   </si>
   <si>
     <t>Adjusted EBITDA from continuing operations</t>
   </si>
   <si>
     <t>﻿</t>
   </si>
   <si>
     <t>December 31, 2026</t>
   </si>
   <si>
-    <t>Based on guidance provided in April 30, 2026 earnings release</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">     Acquisition, divestiture and integration expenses</t>
   </si>
   <si>
     <t xml:space="preserve">     Impact of selling acquired inventory after markup to fair value as part of acquisition accounting</t>
   </si>
   <si>
     <t>2026 Adjusted EBITDA at Midpoint Guidance</t>
   </si>
   <si>
     <t>Reconciliation of 2026 Net Earnings from Continuing Operations Attributable to Martin Marietta Guidance to the 2026 Adjusted EBITDA from Continuing Operations Guidance</t>
   </si>
   <si>
     <t xml:space="preserve">     Asset and portfolio rationalization charge</t>
+  </si>
+  <si>
+    <t>Based on guidance provided in July 30, 2026 earnings release</t>
+  </si>
+  <si>
+    <t>(Midpoint Guidance)*</t>
+  </si>
+  <si>
+    <t>* The Company's 2026 guidance does not include any contributions from the proposed LNA transaction announced on June 29, 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0.0_);_(&quot;$&quot;* \(#,##0.0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;?_);_(@_)"/>
-    <numFmt numFmtId="168" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
@@ -192,50 +194,57 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -257,69 +266,71 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -422,51 +433,51 @@
             </a:rPr>
             <a:t>the impact of selling acquired inventory after its markup to fair value as part of acquisition accounting (Inventory Markup); and an asset and portfolio rationalization charge, or Adjusted EBITDA from continuing operations, is an indicator used by the Company and investors to evaluate the Company’s operating performance from period to period. The Company has elected to add</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> back, for purposes of its Adjusted EBITDA from continuing operations calculation, acquisition, divestiture and integration expenses and the Inventory Markup only for </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>transactions with consideration of at least $2 billion for the Building Materials business or $200 million for the Specialties business. </a:t>
+            <a:t>transactions with consideration of at least $2.0 billion for the Building Materials business or $200 million for the Specialties business. </a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
@@ -765,248 +776,251 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1075F7CA-B2C8-4F16-8C10-C8F05D062B2E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="99.42578125" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" customWidth="1"/>
     <col min="3" max="3" width="2.7109375" customWidth="1"/>
     <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="2.7109375" customWidth="1"/>
     <col min="6" max="6" width="19" customWidth="1"/>
     <col min="7" max="7" width="5.140625" customWidth="1"/>
     <col min="8" max="8" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="2.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="18" t="s">
-        <v>12</v>
+      <c r="A5" s="17" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
     </row>
     <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="16" t="s">
+      <c r="A18" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="16" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="11"/>
       <c r="B20" s="4" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D20" s="12"/>
       <c r="F20" s="12"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="15"/>
+      <c r="A21" s="14"/>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>7</v>
+      </c>
+      <c r="B22" s="22">
+        <v>1043</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="7"/>
       <c r="E22" s="6"/>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="8"/>
       <c r="E23" s="6"/>
       <c r="F23" s="9"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="21">
-        <v>200</v>
+      <c r="B24" s="20">
+        <v>223</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="8"/>
       <c r="E24" s="6"/>
       <c r="F24" s="10"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>4</v>
+      </c>
+      <c r="B25" s="20">
+        <v>279</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="8"/>
       <c r="E25" s="6"/>
       <c r="F25" s="10"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="21">
-        <v>737</v>
+      <c r="B26" s="20">
+        <v>800</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="8"/>
       <c r="E26" s="6"/>
       <c r="F26" s="9"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="24" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="20">
+        <v>15</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="8"/>
       <c r="E27" s="6"/>
       <c r="F27" s="9"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="24" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="A28" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="20">
+        <v>67</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="8"/>
       <c r="E28" s="6"/>
       <c r="F28" s="9"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="24" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="A29" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="20">
+        <v>3</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="8"/>
       <c r="E29" s="6"/>
       <c r="F29" s="9"/>
     </row>
     <row r="30" spans="1:6" s="6" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B30" s="22">
+        <v>8</v>
+      </c>
+      <c r="B30" s="21">
         <f>SUM(B22:B29)</f>
         <v>2430</v>
       </c>
       <c r="D30" s="13"/>
       <c r="F30" s="13"/>
     </row>
-    <row r="31" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="F31" s="14"/>
+    <row r="31" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="24" t="s">
+        <v>18</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">